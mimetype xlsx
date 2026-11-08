--- v7 (2026-09-12)
+++ v8 (2026-11-08)
@@ -2,89 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://braskemsa.sharepoint.com/teams/ComplianceLogsticaOPSAM/Documentos Compartilhados/REGULATÓRIO/3. Regulatório/ANP/Atualização Mensal/Atualização 13.08.2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://braskemsa.sharepoint.com/teams/ComplianceLogsticaOPSAM/Documentos Compartilhados/REGULATÓRIO/3. Regulatório/ANP/Atualização Mensal/Atualização 14.10.2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="567" documentId="14_{61A0FA26-C681-452B-ACFC-4C361C3E8706}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4428072E-9097-4026-89B1-BF2B8E11BEA6}"/>
+  <xr:revisionPtr revIDLastSave="580" documentId="14_{61A0FA26-C681-452B-ACFC-4C361C3E8706}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6F2491E2-FC9A-4B27-88E8-8468D7BCC1BC}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FC151AE9-23BD-41C8-8D42-FBF3350A9BED}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Planilha1!$A$5:$O$5</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1119" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1155" uniqueCount="44">
   <si>
     <t>Atualizado em:</t>
   </si>
   <si>
     <t>Histórico da relação de embarcações que operaram para o terminal</t>
   </si>
   <si>
     <t>A Braskem apresenta, neste documento, as informações exigidas pelo artigo 27 da RANP nº 881/2022, a fim de demonstrar seu cumprimento, ainda que não entenda pela sua incidência, se resguardado ao direito de questionar a aplicação do referido dispositivo oportunamente.</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>municipio_do_terminal</t>
   </si>
   <si>
     <t>uf</t>
   </si>
   <si>
     <t>codigo_do_porto_ou_tup</t>
   </si>
   <si>
@@ -617,79 +617,79 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47A78FCB-9001-49F8-8494-337307413403}">
   <dimension ref="A1:O304"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A90" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:L3"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" customWidth="1"/>
     <col min="4" max="4" width="2.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.85546875" customWidth="1"/>
     <col min="6" max="6" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.42578125" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
     <col min="9" max="9" width="26.28515625" customWidth="1"/>
     <col min="10" max="10" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="25.42578125" customWidth="1"/>
     <col min="14" max="14" width="26.28515625" customWidth="1"/>
     <col min="15" max="15" width="22.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2">
-        <v>46246</v>
+        <v>46307</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
@@ -6545,116 +6545,236 @@
         <v>28</v>
       </c>
       <c r="I128" s="4">
         <v>9654971</v>
       </c>
       <c r="J128" s="4" t="s">
         <v>25</v>
       </c>
       <c r="K128" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L128" s="11">
         <v>46234.45416666667</v>
       </c>
       <c r="M128" s="11">
         <v>46234.6</v>
       </c>
       <c r="N128" s="11">
         <v>46237.270833333336</v>
       </c>
       <c r="O128" s="11">
         <v>46237.45416666667</v>
       </c>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A129" s="4"/>
-[...13 lines deleted...]
-      <c r="O129" s="11"/>
+      <c r="A129" s="4">
+        <v>1246328</v>
+      </c>
+      <c r="B129" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C129" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E129" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F129" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H129" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I129" s="4">
+        <v>9654971</v>
+      </c>
+      <c r="J129" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K129" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L129" s="11">
+        <v>46268.554166666669</v>
+      </c>
+      <c r="M129" s="11">
+        <v>46268.633333333331</v>
+      </c>
+      <c r="N129" s="11">
+        <v>46271.245833333334</v>
+      </c>
+      <c r="O129" s="11">
+        <v>46271.4</v>
+      </c>
     </row>
     <row r="130" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A130" s="4"/>
-[...13 lines deleted...]
-      <c r="O130" s="11"/>
+      <c r="A130" s="4">
+        <v>1246328</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E130" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H130" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I130" s="4">
+        <v>9403786</v>
+      </c>
+      <c r="J130" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K130" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L130" s="11">
+        <v>46276.388888888891</v>
+      </c>
+      <c r="M130" s="11">
+        <v>46276.787499999999</v>
+      </c>
+      <c r="N130" s="11">
+        <v>46279.39166666667</v>
+      </c>
+      <c r="O130" s="11">
+        <v>46279.541666666664</v>
+      </c>
     </row>
     <row r="131" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A131" s="4"/>
-[...13 lines deleted...]
-      <c r="O131" s="11"/>
+      <c r="A131" s="4">
+        <v>1246328</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C131" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E131" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F131" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H131" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I131" s="4">
+        <v>9654971</v>
+      </c>
+      <c r="J131" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K131" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L131" s="11">
+        <v>46282.425000000003</v>
+      </c>
+      <c r="M131" s="11">
+        <v>46282.625</v>
+      </c>
+      <c r="N131" s="11">
+        <v>46283.645833333336</v>
+      </c>
+      <c r="O131" s="11">
+        <v>46284.379166666666</v>
+      </c>
     </row>
     <row r="132" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A132" s="4"/>
-[...13 lines deleted...]
-      <c r="O132" s="11"/>
+      <c r="A132" s="4">
+        <v>1246328</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E132" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G132" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="H132" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I132" s="4">
+        <v>9403786</v>
+      </c>
+      <c r="J132" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K132" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L132" s="11">
+        <v>46291.285416666666</v>
+      </c>
+      <c r="M132" s="11">
+        <v>46291.4</v>
+      </c>
+      <c r="N132" s="11">
+        <v>46294.45</v>
+      </c>
+      <c r="O132" s="11">
+        <v>46294.625</v>
+      </c>
     </row>
     <row r="133" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A133" s="4"/>
       <c r="B133" s="4"/>
       <c r="C133" s="4"/>
       <c r="D133" s="4"/>
       <c r="E133" s="9"/>
       <c r="F133" s="4"/>
       <c r="G133" s="4"/>
       <c r="H133" s="4"/>
       <c r="I133" s="4"/>
       <c r="J133" s="4"/>
       <c r="K133" s="4"/>
       <c r="L133" s="11"/>
       <c r="M133" s="11"/>
       <c r="N133" s="11"/>
       <c r="O133" s="11"/>
     </row>
     <row r="134" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A134" s="4"/>
       <c r="B134" s="4"/>
       <c r="C134" s="4"/>
       <c r="D134" s="4"/>
       <c r="E134" s="9"/>
       <c r="F134" s="4"/>
@@ -9560,50 +9680,70 @@
     </row>
   </sheetData>
   <autoFilter ref="A5:O5" xr:uid="{47A78FCB-9001-49F8-8494-337307413403}"/>
   <mergeCells count="1">
     <mergeCell ref="A2:L3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5d367c0d-f7c9-4a43-bbdf-b4215c994106">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bf065b75-4e95-49d3-a0ff-416ac5632312" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004AE89471F3814B4188A1E4915B152B23" ma:contentTypeVersion="18" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="59c7a59d17882a0fd5d31ea3c7e176e8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5d367c0d-f7c9-4a43-bbdf-b4215c994106" xmlns:ns3="bf065b75-4e95-49d3-a0ff-416ac5632312" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d67f83196d96e29494ea7b1d8065611a" ns2:_="" ns3:_="">
     <xsd:import namespace="5d367c0d-f7c9-4a43-bbdf-b4215c994106"/>
     <xsd:import namespace="bf065b75-4e95-49d3-a0ff-416ac5632312"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -9814,110 +9954,90 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37CEAAA0-0AC2-4F25-A3F1-D69F1F80BBF0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="bf065b75-4e95-49d3-a0ff-416ac5632312"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="5d367c0d-f7c9-4a43-bbdf-b4215c994106"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0117A5ED-7945-4933-8EA0-E75D969CF8EE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DB1A966-5E76-4414-9062-318F25F42E1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5d367c0d-f7c9-4a43-bbdf-b4215c994106"/>
     <ds:schemaRef ds:uri="bf065b75-4e95-49d3-a0ff-416ac5632312"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...23 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Planilha1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>