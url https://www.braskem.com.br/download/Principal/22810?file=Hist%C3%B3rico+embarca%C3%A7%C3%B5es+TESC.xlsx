--- v7 (2026-09-12)
+++ v8 (2026-11-08)
@@ -2,89 +2,89 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30408"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30602"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://braskemsa.sharepoint.com/teams/ComplianceLogsticaOPSAM/Documentos Compartilhados/REGULATÓRIO/3. Regulatório/ANP/Atualização Mensal/Atualização 13.02.2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2000" documentId="8_{E5BC0A78-982A-4016-9EEF-88537A32E0CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9D310DC5-E148-4526-9C70-60CF46B50C6C}"/>
+  <xr:revisionPtr revIDLastSave="2078" documentId="8_{E5BC0A78-982A-4016-9EEF-88537A32E0CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{266BBD08-1AC3-48EA-B0F4-62E7589FB605}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{69E3D1C8-4C06-481F-B3DB-896EE4582E31}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Planilha1!$A$1:$O$220</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7373" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7731" uniqueCount="47">
   <si>
     <t>Atualizado em:</t>
   </si>
   <si>
     <t>Histórico da relação de embarcações que operaram para o terminal</t>
   </si>
   <si>
     <t>A Braskem apresenta, neste documento, as informações exigidas pelo artigo 27 da RANP nº 881-2022, a fim de demonstrar seu cumprimento, ainda que não entenda pela sua incidência, se resguardado ao direito de questionar a aplicação do referido dispositivo oportunamente.</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>municipio_do_terminal</t>
   </si>
   <si>
     <t>uf</t>
   </si>
   <si>
     <t>codigo_do_porto_ou_tup</t>
   </si>
   <si>
@@ -178,50 +178,53 @@
     <t>KEMPTON</t>
   </si>
   <si>
     <t>FORTE DE SÃO MARCOS</t>
   </si>
   <si>
     <t>SCOT FLENSBURG</t>
   </si>
   <si>
     <t>NT GUAPURUVU</t>
   </si>
   <si>
     <t xml:space="preserve">GUAPURUVU </t>
   </si>
   <si>
     <t>SCOT HAMBURG</t>
   </si>
   <si>
     <t>SCOT BAYERN</t>
   </si>
   <si>
     <t>PUNTA MOGOTES</t>
   </si>
   <si>
     <t>PGC TAORMINA</t>
+  </si>
+  <si>
+    <t>Besiktas GH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd\Thh:mm:ss"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -572,51 +575,51 @@
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="109">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -867,52 +870,64 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Vírgula 2" xfId="1" xr:uid="{C3A5A9D8-79D3-4CCA-94C2-0530D58E0E22}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1193,133 +1208,133 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55BB9867-9E86-4675-A13E-681B7B6859FB}">
-  <dimension ref="A1:O815"/>
+  <dimension ref="A1:O853"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="R812" sqref="R812"/>
+      <selection activeCell="L858" sqref="C855:L858"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="2.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="15.140625" customWidth="1"/>
     <col min="9" max="9" width="26.85546875" customWidth="1"/>
     <col min="10" max="10" width="32.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="28.85546875" customWidth="1"/>
     <col min="12" max="12" width="20" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="24.7109375" customWidth="1"/>
     <col min="14" max="14" width="26.140625" customWidth="1"/>
     <col min="15" max="15" width="22.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2">
-        <v>46248</v>
+        <v>46304</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
     <row r="2" spans="1:15">
-      <c r="A2" s="104" t="s">
+      <c r="A2" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="104"/>
-[...12 lines deleted...]
-      <c r="O2" s="104"/>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="107"/>
+      <c r="M2" s="107"/>
+      <c r="N2" s="107"/>
+      <c r="O2" s="107"/>
     </row>
     <row r="3" spans="1:15">
-      <c r="A3" s="104"/>
-[...13 lines deleted...]
-      <c r="O3" s="104"/>
+      <c r="A3" s="107"/>
+      <c r="B3" s="107"/>
+      <c r="C3" s="107"/>
+      <c r="D3" s="107"/>
+      <c r="E3" s="107"/>
+      <c r="F3" s="107"/>
+      <c r="G3" s="107"/>
+      <c r="H3" s="107"/>
+      <c r="I3" s="107"/>
+      <c r="J3" s="107"/>
+      <c r="K3" s="107"/>
+      <c r="L3" s="107"/>
+      <c r="M3" s="107"/>
+      <c r="N3" s="107"/>
+      <c r="O3" s="107"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="4"/>
       <c r="B4" s="5"/>
       <c r="C4" s="1"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:15" ht="26.1">
       <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>4</v>
       </c>
@@ -38002,165 +38017,1943 @@
         <v>46232.392361111109</v>
       </c>
     </row>
     <row r="811" spans="1:15" ht="15">
       <c r="A811" s="38">
         <v>1161076</v>
       </c>
       <c r="B811" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C811" s="39" t="s">
         <v>19</v>
       </c>
       <c r="D811" s="39" t="s">
         <v>20</v>
       </c>
       <c r="E811" s="43" t="s">
         <v>21</v>
       </c>
       <c r="F811" s="8" t="s">
         <v>22</v>
       </c>
       <c r="G811" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="H811" s="73" t="s">
-[...2 lines deleted...]
-      <c r="I811" s="28"/>
+      <c r="H811" s="86" t="s">
+        <v>24</v>
+      </c>
+      <c r="I811" s="31"/>
       <c r="J811" s="80" t="s">
         <v>26</v>
       </c>
-      <c r="K811" s="40" t="s">
+      <c r="K811" s="87" t="s">
         <v>27</v>
       </c>
-      <c r="L811" s="99">
+      <c r="L811" s="106">
         <v>46229.614583333336</v>
       </c>
-      <c r="M811" s="99">
+      <c r="M811" s="106">
         <v>46230.777777777781</v>
       </c>
       <c r="N811" s="99">
         <v>46231.708333333336</v>
       </c>
       <c r="O811" s="99">
         <v>46232.392361111109</v>
       </c>
     </row>
     <row r="812" spans="1:15" ht="15">
       <c r="A812" s="38">
         <v>1161076</v>
       </c>
       <c r="B812" s="39" t="s">
         <v>18</v>
       </c>
       <c r="C812" s="39" t="s">
         <v>19</v>
       </c>
       <c r="D812" s="39" t="s">
         <v>20</v>
       </c>
       <c r="E812" s="43" t="s">
         <v>21</v>
       </c>
       <c r="F812" s="8" t="s">
         <v>22</v>
       </c>
       <c r="G812" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="H812" s="73" t="s">
-[...3 lines deleted...]
-      <c r="J812" s="79" t="s">
+      <c r="H812" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="I812" s="37"/>
+      <c r="J812" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="K812" s="40" t="s">
+      <c r="K812" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="L812" s="99">
+      <c r="L812" s="104">
         <v>46233.590277777781</v>
       </c>
-      <c r="M812" s="99">
+      <c r="M812" s="104">
         <v>46234.454861111109</v>
       </c>
-      <c r="N812" s="99">
+      <c r="N812" s="105">
         <v>46236.493055555555</v>
       </c>
       <c r="O812" s="99">
         <v>46236.559027777781</v>
       </c>
     </row>
-    <row r="813" spans="1:15" ht="15"/>
-[...1 lines deleted...]
-    <row r="815" spans="1:15" ht="15"/>
+    <row r="813" spans="1:15" ht="15">
+      <c r="A813" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B813" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C813" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D813" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E813" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F813" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G813" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H813" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I813" s="37"/>
+      <c r="J813" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K813" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L813" s="82">
+        <v>46238.5</v>
+      </c>
+      <c r="M813" s="82">
+        <v>46238.701388888891</v>
+      </c>
+      <c r="N813" s="82">
+        <v>46239.277777777781</v>
+      </c>
+      <c r="O813" s="82">
+        <v>46239.40625</v>
+      </c>
+    </row>
+    <row r="814" spans="1:15" ht="15">
+      <c r="A814" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B814" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C814" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D814" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E814" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F814" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G814" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H814" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I814" s="37"/>
+      <c r="J814" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K814" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L814" s="82">
+        <v>46238.5</v>
+      </c>
+      <c r="M814" s="82">
+        <v>46238.701388888891</v>
+      </c>
+      <c r="N814" s="82">
+        <v>46239.048611111109</v>
+      </c>
+      <c r="O814" s="82">
+        <v>46239.40625</v>
+      </c>
+    </row>
+    <row r="815" spans="1:15" ht="15">
+      <c r="A815" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B815" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C815" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D815" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E815" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F815" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G815" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H815" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I815" s="37">
+        <v>9654971</v>
+      </c>
+      <c r="J815" s="37"/>
+      <c r="K815" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="L815" s="82">
+        <v>46242.716666666667</v>
+      </c>
+      <c r="M815" s="82">
+        <v>46244.520833333336</v>
+      </c>
+      <c r="N815" s="82">
+        <v>46245.54583333333</v>
+      </c>
+      <c r="O815" s="82">
+        <v>46246.6</v>
+      </c>
+    </row>
+    <row r="816" spans="1:15" ht="15">
+      <c r="A816" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B816" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C816" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D816" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E816" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F816" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G816" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H816" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I816" s="37"/>
+      <c r="J816" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K816" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="L816" s="82">
+        <v>46244.399305555555</v>
+      </c>
+      <c r="M816" s="82">
+        <v>46244.583333333336</v>
+      </c>
+      <c r="N816" s="82">
+        <v>46244.9375</v>
+      </c>
+      <c r="O816" s="82">
+        <v>46245.416666666664</v>
+      </c>
+    </row>
+    <row r="817" spans="1:15" ht="15">
+      <c r="A817" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B817" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C817" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D817" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E817" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F817" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G817" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H817" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I817" s="37"/>
+      <c r="J817" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K817" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="L817" s="82">
+        <v>46244.399305555555</v>
+      </c>
+      <c r="M817" s="82">
+        <v>46244.583333333336</v>
+      </c>
+      <c r="N817" s="82">
+        <v>46245.347222222219</v>
+      </c>
+      <c r="O817" s="82">
+        <v>46245.416666666664</v>
+      </c>
+    </row>
+    <row r="818" spans="1:15" ht="15">
+      <c r="A818" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B818" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C818" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D818" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E818" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F818" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G818" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H818" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I818" s="37"/>
+      <c r="J818" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K818" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L818" s="82">
+        <v>46245.805555555555</v>
+      </c>
+      <c r="M818" s="82">
+        <v>46245.909722222219</v>
+      </c>
+      <c r="N818" s="82">
+        <v>46246.53125</v>
+      </c>
+      <c r="O818" s="82">
+        <v>46247.465277777781</v>
+      </c>
+    </row>
+    <row r="819" spans="1:15" ht="15">
+      <c r="A819" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B819" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C819" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D819" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E819" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F819" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G819" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H819" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I819" s="37"/>
+      <c r="J819" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K819" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L819" s="82">
+        <v>46245.805555555555</v>
+      </c>
+      <c r="M819" s="82">
+        <v>46246.784722222219</v>
+      </c>
+      <c r="N819" s="82">
+        <v>46247.361111111109</v>
+      </c>
+      <c r="O819" s="82">
+        <v>46247.465277777781</v>
+      </c>
+    </row>
+    <row r="820" spans="1:15" ht="15">
+      <c r="A820" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B820" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C820" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D820" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E820" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F820" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G820" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H820" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I820" s="37"/>
+      <c r="J820" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K820" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L820" s="82">
+        <v>46245.805555555555</v>
+      </c>
+      <c r="M820" s="82">
+        <v>46246.784722222219</v>
+      </c>
+      <c r="N820" s="82">
+        <v>46247.399305555555</v>
+      </c>
+      <c r="O820" s="82">
+        <v>46247.465277777781</v>
+      </c>
+    </row>
+    <row r="821" spans="1:15" ht="15">
+      <c r="A821" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B821" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C821" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D821" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E821" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F821" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G821" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H821" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I821" s="37"/>
+      <c r="J821" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K821" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="L821" s="82">
+        <v>46248.743055555555</v>
+      </c>
+      <c r="M821" s="82">
+        <v>46248.833333333336</v>
+      </c>
+      <c r="N821" s="82">
+        <v>46249.614583333336</v>
+      </c>
+      <c r="O821" s="82">
+        <v>46249.701388888891</v>
+      </c>
+    </row>
+    <row r="822" spans="1:15" ht="15">
+      <c r="A822" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B822" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C822" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D822" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E822" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F822" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G822" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H822" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I822" s="37"/>
+      <c r="J822" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K822" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="L822" s="82">
+        <v>46248.743055555555</v>
+      </c>
+      <c r="M822" s="82">
+        <v>46248.833333333336</v>
+      </c>
+      <c r="N822" s="82">
+        <v>46249.236111111109</v>
+      </c>
+      <c r="O822" s="82">
+        <v>46249.701388888891</v>
+      </c>
+    </row>
+    <row r="823" spans="1:15" ht="15">
+      <c r="A823" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B823" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C823" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D823" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E823" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F823" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G823" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H823" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I823" s="37"/>
+      <c r="J823" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K823" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L823" s="82">
+        <v>46253.388888888891</v>
+      </c>
+      <c r="M823" s="82">
+        <v>46253.666666666664</v>
+      </c>
+      <c r="N823" s="82">
+        <v>46254.638888888891</v>
+      </c>
+      <c r="O823" s="82">
+        <v>46254.715277777781</v>
+      </c>
+    </row>
+    <row r="824" spans="1:15" ht="15">
+      <c r="A824" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B824" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C824" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D824" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E824" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F824" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G824" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H824" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I824" s="37"/>
+      <c r="J824" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K824" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L824" s="82">
+        <v>46253.388888888891</v>
+      </c>
+      <c r="M824" s="82">
+        <v>46253.670138888891</v>
+      </c>
+      <c r="N824" s="82">
+        <v>46254.079861111109</v>
+      </c>
+      <c r="O824" s="82">
+        <v>46254.715277777781</v>
+      </c>
+    </row>
+    <row r="825" spans="1:15" ht="15">
+      <c r="A825" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B825" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C825" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D825" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E825" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F825" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G825" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H825" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I825" s="37"/>
+      <c r="J825" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K825" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="L825" s="82">
+        <v>46257.416666666664</v>
+      </c>
+      <c r="M825" s="82">
+        <v>46257.489583333336</v>
+      </c>
+      <c r="N825" s="82">
+        <v>46258.180555555555</v>
+      </c>
+      <c r="O825" s="82">
+        <v>46258.708333333336</v>
+      </c>
+    </row>
+    <row r="826" spans="1:15" ht="15">
+      <c r="A826" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B826" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C826" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D826" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E826" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F826" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G826" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H826" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I826" s="37"/>
+      <c r="J826" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K826" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L826" s="82">
+        <v>46258.8125</v>
+      </c>
+      <c r="M826" s="82">
+        <v>46258.951388888891</v>
+      </c>
+      <c r="N826" s="82">
+        <v>46259.267361111109</v>
+      </c>
+      <c r="O826" s="82">
+        <v>46260.694444444445</v>
+      </c>
+    </row>
+    <row r="827" spans="1:15" ht="15">
+      <c r="A827" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B827" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C827" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D827" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E827" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F827" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G827" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H827" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I827" s="37"/>
+      <c r="J827" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K827" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L827" s="82">
+        <v>46258.8125</v>
+      </c>
+      <c r="M827" s="82">
+        <v>46259.284722222219</v>
+      </c>
+      <c r="N827" s="82">
+        <v>46260.604166666664</v>
+      </c>
+      <c r="O827" s="82">
+        <v>46260.694444444445</v>
+      </c>
+    </row>
+    <row r="828" spans="1:15" ht="15">
+      <c r="A828" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B828" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C828" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D828" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E828" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F828" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G828" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H828" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I828" s="37"/>
+      <c r="J828" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K828" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L828" s="82">
+        <v>46258.8125</v>
+      </c>
+      <c r="M828" s="82">
+        <v>46258.9375</v>
+      </c>
+      <c r="N828" s="82">
+        <v>46259.659722222219</v>
+      </c>
+      <c r="O828" s="82">
+        <v>46260.694444444445</v>
+      </c>
+    </row>
+    <row r="829" spans="1:15" ht="15">
+      <c r="A829" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B829" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C829" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D829" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E829" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F829" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G829" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H829" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I829" s="37"/>
+      <c r="J829" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K829" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="L829" s="82">
+        <v>46262.65625</v>
+      </c>
+      <c r="M829" s="82">
+        <v>46263.309027777781</v>
+      </c>
+      <c r="N829" s="82">
+        <v>46263.850694444445</v>
+      </c>
+      <c r="O829" s="82">
+        <v>46264.489583333336</v>
+      </c>
+    </row>
+    <row r="830" spans="1:15" ht="15">
+      <c r="A830" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B830" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C830" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D830" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E830" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F830" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G830" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H830" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I830" s="37"/>
+      <c r="J830" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K830" s="66" t="s">
+        <v>29</v>
+      </c>
+      <c r="L830" s="82">
+        <v>46262.65625</v>
+      </c>
+      <c r="M830" s="82">
+        <v>46263.128472222219</v>
+      </c>
+      <c r="N830" s="82">
+        <v>46264.409722222219</v>
+      </c>
+      <c r="O830" s="82">
+        <v>46264.489583333336</v>
+      </c>
+    </row>
+    <row r="831" spans="1:15" ht="15">
+      <c r="A831" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B831" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C831" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D831" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E831" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F831" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G831" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H831" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I831" s="37"/>
+      <c r="J831" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K831" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L831" s="82">
+        <v>46264.729166666664</v>
+      </c>
+      <c r="M831" s="82">
+        <v>46264.819444444445</v>
+      </c>
+      <c r="N831" s="82">
+        <v>46265.256944444445</v>
+      </c>
+      <c r="O831" s="82">
+        <v>46266.458333333336</v>
+      </c>
+    </row>
+    <row r="832" spans="1:15" ht="15">
+      <c r="A832" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B832" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C832" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D832" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E832" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F832" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G832" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H832" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I832" s="44"/>
+      <c r="J832" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="K832" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="L832" s="82">
+        <v>46264.729166666664</v>
+      </c>
+      <c r="M832" s="82">
+        <v>46265.659722222219</v>
+      </c>
+      <c r="N832" s="82">
+        <v>46266.277777777781</v>
+      </c>
+      <c r="O832" s="82">
+        <v>46266.458333333336</v>
+      </c>
+    </row>
+    <row r="833" spans="1:15" ht="15">
+      <c r="A833" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B833" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C833" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D833" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E833" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F833" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G833" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H833" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I833" s="37"/>
+      <c r="J833" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K833" s="108" t="s">
+        <v>27</v>
+      </c>
+      <c r="L833" s="82">
+        <v>46264.729166666664</v>
+      </c>
+      <c r="M833" s="82">
+        <v>46265.628472222219</v>
+      </c>
+      <c r="N833" s="82">
+        <v>46266.392361111109</v>
+      </c>
+      <c r="O833" s="82">
+        <v>46266.458333333336</v>
+      </c>
+    </row>
+    <row r="834" spans="1:15" ht="15">
+      <c r="A834" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B834" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C834" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D834" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E834" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F834" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G834" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H834" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I834" s="28"/>
+      <c r="J834" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K834" s="76" t="s">
+        <v>27</v>
+      </c>
+      <c r="L834" s="75">
+        <v>46274.729166666664</v>
+      </c>
+      <c r="M834" s="75">
+        <v>46274.833333333336</v>
+      </c>
+      <c r="N834" s="75">
+        <v>46275.145833333336</v>
+      </c>
+      <c r="O834" s="75">
+        <v>46276.503472222219</v>
+      </c>
+    </row>
+    <row r="835" spans="1:15" ht="15">
+      <c r="A835" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B835" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C835" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D835" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E835" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F835" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G835" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H835" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I835" s="28"/>
+      <c r="J835" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K835" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="L835" s="75">
+        <v>46274.729166666664</v>
+      </c>
+      <c r="M835" s="75">
+        <v>46275.586805555555</v>
+      </c>
+      <c r="N835" s="75">
+        <v>46275.833333333336</v>
+      </c>
+      <c r="O835" s="75">
+        <v>46276.503472222219</v>
+      </c>
+    </row>
+    <row r="836" spans="1:15" ht="15">
+      <c r="A836" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B836" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C836" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D836" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E836" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F836" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G836" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H836" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I836" s="28"/>
+      <c r="J836" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K836" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="L836" s="75">
+        <v>46274.729166666664</v>
+      </c>
+      <c r="M836" s="75">
+        <v>46275.590277777781</v>
+      </c>
+      <c r="N836" s="75">
+        <v>46276.458333333336</v>
+      </c>
+      <c r="O836" s="75">
+        <v>46276.503472222219</v>
+      </c>
+    </row>
+    <row r="837" spans="1:15" ht="15">
+      <c r="A837" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B837" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C837" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D837" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E837" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F837" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G837" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H837" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I837" s="28"/>
+      <c r="J837" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K837" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L837" s="75">
+        <v>46274.552083333336</v>
+      </c>
+      <c r="M837" s="75">
+        <v>46275.069444444445</v>
+      </c>
+      <c r="N837" s="75">
+        <v>46275.395833333336</v>
+      </c>
+      <c r="O837" s="75">
+        <v>46275.458333333336</v>
+      </c>
+    </row>
+    <row r="838" spans="1:15" ht="15">
+      <c r="A838" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B838" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C838" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D838" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E838" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F838" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G838" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H838" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I838" s="28"/>
+      <c r="J838" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K838" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L838" s="75">
+        <v>46274.552083333336</v>
+      </c>
+      <c r="M838" s="75">
+        <v>46274.645833333336</v>
+      </c>
+      <c r="N838" s="75">
+        <v>46275.25</v>
+      </c>
+      <c r="O838" s="75">
+        <v>46275.458333333336</v>
+      </c>
+    </row>
+    <row r="839" spans="1:15" ht="15">
+      <c r="A839" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B839" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C839" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D839" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E839" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F839" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G839" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H839" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I839" s="28"/>
+      <c r="J839" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K839" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L839" s="75">
+        <v>46279.666666666664</v>
+      </c>
+      <c r="M839" s="75">
+        <v>46279.763888888891</v>
+      </c>
+      <c r="N839" s="75">
+        <v>46280.798611111109</v>
+      </c>
+      <c r="O839" s="75">
+        <v>46281.402777777781</v>
+      </c>
+    </row>
+    <row r="840" spans="1:15" ht="15">
+      <c r="A840" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B840" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C840" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D840" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E840" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F840" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G840" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H840" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I840" s="28"/>
+      <c r="J840" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K840" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L840" s="75">
+        <v>46279.666666666664</v>
+      </c>
+      <c r="M840" s="75">
+        <v>46280.899305555555</v>
+      </c>
+      <c r="N840" s="75">
+        <v>46281.3125</v>
+      </c>
+      <c r="O840" s="75">
+        <v>46281.402777777781</v>
+      </c>
+    </row>
+    <row r="841" spans="1:15" ht="15">
+      <c r="A841" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B841" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C841" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D841" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E841" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F841" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G841" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H841" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I841" s="28"/>
+      <c r="J841" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K841" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L841" s="75">
+        <v>46279.666666666664</v>
+      </c>
+      <c r="M841" s="75">
+        <v>46280.899305555555</v>
+      </c>
+      <c r="N841" s="75">
+        <v>46281.333333333336</v>
+      </c>
+      <c r="O841" s="75">
+        <v>46281.402777777781</v>
+      </c>
+    </row>
+    <row r="842" spans="1:15" ht="15">
+      <c r="A842" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B842" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C842" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D842" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E842" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F842" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G842" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H842" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I842" s="28"/>
+      <c r="J842" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K842" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="L842" s="75">
+        <v>46282.354166666664</v>
+      </c>
+      <c r="M842" s="75">
+        <v>46282.465277777781</v>
+      </c>
+      <c r="N842" s="75">
+        <v>46283.211805555555</v>
+      </c>
+      <c r="O842" s="75">
+        <v>46283.333333333336</v>
+      </c>
+    </row>
+    <row r="843" spans="1:15" ht="15">
+      <c r="A843" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B843" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C843" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D843" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E843" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F843" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G843" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H843" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I843" s="28"/>
+      <c r="J843" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K843" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="L843" s="75">
+        <v>46282.354166666664</v>
+      </c>
+      <c r="M843" s="75">
+        <v>46282.465277777781</v>
+      </c>
+      <c r="N843" s="75">
+        <v>46282.972222222219</v>
+      </c>
+      <c r="O843" s="75">
+        <v>46283.333333333336</v>
+      </c>
+    </row>
+    <row r="844" spans="1:15" ht="15">
+      <c r="A844" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B844" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C844" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D844" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E844" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F844" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G844" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H844" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I844" s="28"/>
+      <c r="J844" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K844" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L844" s="75">
+        <v>46285.472222222219</v>
+      </c>
+      <c r="M844" s="75">
+        <v>46285.59375</v>
+      </c>
+      <c r="N844" s="75">
+        <v>46285.888888888891</v>
+      </c>
+      <c r="O844" s="75">
+        <v>46288.305555555555</v>
+      </c>
+    </row>
+    <row r="845" spans="1:15" ht="15">
+      <c r="A845" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B845" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C845" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D845" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E845" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F845" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G845" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H845" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I845" s="28"/>
+      <c r="J845" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K845" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L845" s="75">
+        <v>46285.472222222219</v>
+      </c>
+      <c r="M845" s="75">
+        <v>46286.020833333336</v>
+      </c>
+      <c r="N845" s="75">
+        <v>46287.666666666664</v>
+      </c>
+      <c r="O845" s="75">
+        <v>46288.305555555555</v>
+      </c>
+    </row>
+    <row r="846" spans="1:15" ht="15">
+      <c r="A846" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B846" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C846" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D846" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E846" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F846" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G846" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H846" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="I846" s="37">
+        <v>9654971</v>
+      </c>
+      <c r="J846" s="28"/>
+      <c r="K846" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="L846" s="75">
+        <v>46289.666666666664</v>
+      </c>
+      <c r="M846" s="75">
+        <v>46289.804166666669</v>
+      </c>
+      <c r="N846" s="75">
+        <v>46291.662499999999</v>
+      </c>
+      <c r="O846" s="75">
+        <v>46292.387499999997</v>
+      </c>
+    </row>
+    <row r="847" spans="1:15" ht="15">
+      <c r="A847" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B847" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C847" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D847" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E847" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F847" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G847" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H847" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I847" s="28"/>
+      <c r="J847" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K847" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="L847" s="75">
+        <v>46289.524305555555</v>
+      </c>
+      <c r="M847" s="75">
+        <v>46289.597222222219</v>
+      </c>
+      <c r="N847" s="75">
+        <v>46290.444444444445</v>
+      </c>
+      <c r="O847" s="75">
+        <v>46290.489583333336</v>
+      </c>
+    </row>
+    <row r="848" spans="1:15" ht="15">
+      <c r="A848" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B848" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C848" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D848" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E848" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F848" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G848" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H848" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I848" s="28"/>
+      <c r="J848" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K848" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="L848" s="75">
+        <v>46289.524305555555</v>
+      </c>
+      <c r="M848" s="75">
+        <v>46289.690972222219</v>
+      </c>
+      <c r="N848" s="75">
+        <v>46290.041666666664</v>
+      </c>
+      <c r="O848" s="75">
+        <v>46290.489583333336</v>
+      </c>
+    </row>
+    <row r="849" spans="1:15" ht="15">
+      <c r="A849" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B849" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C849" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D849" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E849" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F849" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G849" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H849" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I849" s="28"/>
+      <c r="J849" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K849" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L849" s="75">
+        <v>46291.489583333336</v>
+      </c>
+      <c r="M849" s="75">
+        <v>46291.607638888891</v>
+      </c>
+      <c r="N849" s="75">
+        <v>46292.15625</v>
+      </c>
+      <c r="O849" s="75">
+        <v>46292.3125</v>
+      </c>
+    </row>
+    <row r="850" spans="1:15" ht="15">
+      <c r="A850" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B850" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C850" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D850" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E850" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F850" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G850" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H850" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I850" s="28"/>
+      <c r="J850" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="K850" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="L850" s="75">
+        <v>46291.489583333336</v>
+      </c>
+      <c r="M850" s="75">
+        <v>46291.607638888891</v>
+      </c>
+      <c r="N850" s="75">
+        <v>46292.138888888891</v>
+      </c>
+      <c r="O850" s="75">
+        <v>46292.3125</v>
+      </c>
+    </row>
+    <row r="851" spans="1:15" ht="15">
+      <c r="A851" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B851" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C851" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D851" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E851" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F851" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G851" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H851" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I851" s="28"/>
+      <c r="J851" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K851" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="L851" s="82">
+        <v>46295.722222222219</v>
+      </c>
+      <c r="M851" s="82">
+        <v>46297.024305555555</v>
+      </c>
+      <c r="N851" s="82">
+        <v>46297.652777777781</v>
+      </c>
+      <c r="O851" s="82">
+        <v>46297.732638888891</v>
+      </c>
+    </row>
+    <row r="852" spans="1:15" ht="15">
+      <c r="A852" s="38">
+        <v>1161076</v>
+      </c>
+      <c r="B852" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="C852" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="D852" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E852" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="F852" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G852" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H852" s="73" t="s">
+        <v>24</v>
+      </c>
+      <c r="I852" s="28"/>
+      <c r="J852" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="K852" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="L852" s="82">
+        <v>46295.722222222219</v>
+      </c>
+      <c r="M852" s="82">
+        <v>46297.024305555555</v>
+      </c>
+      <c r="N852" s="82">
+        <v>46297.444444444445</v>
+      </c>
+      <c r="O852" s="82">
+        <v>46297.732638888891</v>
+      </c>
+    </row>
+    <row r="853" spans="1:15" ht="15"/>
   </sheetData>
   <autoFilter ref="A1:O220" xr:uid="{55BB9867-9E86-4675-A13E-681B7B6859FB}"/>
   <mergeCells count="1">
     <mergeCell ref="A2:O3"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004AE89471F3814B4188A1E4915B152B23" ma:contentTypeVersion="18" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="59c7a59d17882a0fd5d31ea3c7e176e8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5d367c0d-f7c9-4a43-bbdf-b4215c994106" xmlns:ns3="bf065b75-4e95-49d3-a0ff-416ac5632312" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d67f83196d96e29494ea7b1d8065611a" ns2:_="" ns3:_="">
     <xsd:import namespace="5d367c0d-f7c9-4a43-bbdf-b4215c994106"/>
     <xsd:import namespace="bf065b75-4e95-49d3-a0ff-416ac5632312"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -38371,60 +40164,80 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5d367c0d-f7c9-4a43-bbdf-b4215c994106">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="bf065b75-4e95-49d3-a0ff-416ac5632312" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{331EA19B-FA8F-4BA5-96F5-C7F8E9009EEC}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EBA5950-2F08-4F5B-989D-05E43295C074}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E643226-42B9-4C12-978F-6C842318E60D}"/>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{331EA19B-FA8F-4BA5-96F5-C7F8E9009EEC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>BKM</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DANIELE AYUMI SHIMADA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>