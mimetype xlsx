--- v6 (2026-07-28)
+++ v7 (2026-11-08)
@@ -3,86 +3,86 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30224"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30606"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://braskemsa.sharepoint.com/teams/ComplianceLogsticaOPSAM/Documentos Compartilhados/REGULATÓRIO/3. Regulatório/ANP/Atualização Mensal/Atualização 13.04.2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1236" documentId="13_ncr:1_{CE4EBFE1-584D-451A-8AF9-A8EC206D24BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7427B2D0-9683-4475-8846-C208A02CD5D8}"/>
+  <xr:revisionPtr revIDLastSave="1376" documentId="13_ncr:1_{CE4EBFE1-584D-451A-8AF9-A8EC206D24BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{342F015A-39F0-44DD-9293-685F07A24685}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{C9B868BE-8B72-450F-A319-D047667E6ED7}"/>
   </bookViews>
   <sheets>
     <sheet name="Planilha1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5139" uniqueCount="877">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5490" uniqueCount="937">
   <si>
     <t>Atualizado em:</t>
   </si>
   <si>
     <t>Programação de atracação das embarcações com cargas com origem ou destino no terminal</t>
   </si>
   <si>
     <t>A Braskem apresenta, neste documento, as informações exigidas pelo artigo 27 da RANP nº 881/2022, a fim de demonstrar seu cumprimento, ainda que não entenda pela sua incidência, se resguardado ao direito de questionar a aplicação do referido dispositivo oportunamente.</t>
   </si>
   <si>
     <t>codigo_anp_do_terminal</t>
   </si>
   <si>
     <t>nome_do_terminal</t>
   </si>
   <si>
     <t>municipio_do_terminal</t>
   </si>
   <si>
     <t>uf</t>
   </si>
   <si>
     <t>codigo_do_porto_ou_tup</t>
   </si>
   <si>
@@ -2669,50 +2669,230 @@
     <t>2026-08-20T14:00:00</t>
   </si>
   <si>
     <t>2026-08-21T14:00:00</t>
   </si>
   <si>
     <t>2026-08-22T14:00:00</t>
   </si>
   <si>
     <t>2026-08-23T14:00:00</t>
   </si>
   <si>
     <t>2026-08-24T14:00:00</t>
   </si>
   <si>
     <t>2026-08-26T14:00:00</t>
   </si>
   <si>
     <t>2026-08-27T14:00:00</t>
   </si>
   <si>
     <t>2026-08-30T14:00:00</t>
   </si>
   <si>
     <t>2026-08-31T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-03T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-04T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-06T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-08T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-10T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-12T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-13T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-19T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-20T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-21T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-22T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-24T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-25T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-27T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-28T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-30T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-01T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-02T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-03T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-08T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-09T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-10T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-11T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-12T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-14T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-15T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-17T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-18T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-20T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-21T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-22T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-23T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-24T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-25T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-26T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-27T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-29T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-30T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-10-31T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-01T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-02T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-06T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-07T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-08T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-18T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-19T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-23T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-24T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-09T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-12T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-13T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-14T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-16T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-17T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-21T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-22T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-26T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-27T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-28T14:00:00</t>
+  </si>
+  <si>
+    <t>2026-11-29T14:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy\-mm\-dd\Thh:mm:ss"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2765,78 +2945,82 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -3116,113 +3300,113 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3994C46D-18B6-4D00-BAE9-F0590EB50DF6}">
-  <dimension ref="A1:J577"/>
+  <dimension ref="A1:R616"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="O13" sqref="O13"/>
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="21.7109375" customWidth="1"/>
     <col min="2" max="2" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.7109375" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
     <col min="6" max="6" width="20.42578125" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" customWidth="1"/>
     <col min="8" max="8" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.28515625" customWidth="1"/>
     <col min="10" max="10" width="22.42578125" customWidth="1"/>
     <col min="11" max="11" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2">
-        <v>46206</v>
+        <v>46308</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
     </row>
     <row r="2" spans="1:10" ht="27.6" customHeight="1">
-      <c r="A2" s="9" t="s">
+      <c r="A2" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="9"/>
-[...7 lines deleted...]
-      <c r="J2" s="9"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="9"/>
-[...8 lines deleted...]
-      <c r="J3" s="9"/>
+      <c r="A3" s="10"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="1"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
     </row>
     <row r="5" spans="1:10" ht="26.1">
       <c r="A5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>6</v>
@@ -21526,79 +21710,1388 @@
         <v>13</v>
       </c>
       <c r="C577" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D577" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E577" s="7" t="s">
         <v>16</v>
       </c>
       <c r="F577" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G577" s="7" t="s">
         <v>636</v>
       </c>
       <c r="H577" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I577" s="7" t="s">
         <v>875</v>
       </c>
       <c r="J577" s="7" t="s">
         <v>876</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" ht="15">
+      <c r="A578" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B578" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C578" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D578" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E578" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F578" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G578" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H578" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I578" s="7" t="s">
+        <v>877</v>
+      </c>
+      <c r="J578" s="7" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" ht="15">
+      <c r="A579" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B579" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C579" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D579" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E579" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F579" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G579" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H579" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I579" s="7" t="s">
+        <v>878</v>
+      </c>
+      <c r="J579" s="7" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" ht="15">
+      <c r="A580" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B580" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C580" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D580" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E580" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F580" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G580" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H580" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I580" s="7" t="s">
+        <v>880</v>
+      </c>
+      <c r="J580" s="7" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" ht="15">
+      <c r="A581" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B581" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C581" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D581" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E581" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F581" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G581" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H581" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I581" s="7" t="s">
+        <v>882</v>
+      </c>
+      <c r="J581" s="7" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10" ht="15">
+      <c r="A582" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B582" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C582" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D582" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E582" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F582" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G582" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H582" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I582" s="7" t="s">
+        <v>884</v>
+      </c>
+      <c r="J582" s="7" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" ht="15">
+      <c r="A583" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B583" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C583" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D583" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E583" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F583" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G583" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H583" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I583" s="7" t="s">
+        <v>886</v>
+      </c>
+      <c r="J583" s="7" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" ht="15">
+      <c r="A584" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B584" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C584" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D584" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E584" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F584" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G584" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H584" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I584" s="7" t="s">
+        <v>888</v>
+      </c>
+      <c r="J584" s="7" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" ht="15">
+      <c r="A585" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B585" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C585" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D585" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E585" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F585" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G585" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H585" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I585" s="7" t="s">
+        <v>890</v>
+      </c>
+      <c r="J585" s="7" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" ht="15">
+      <c r="A586" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B586" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C586" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D586" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E586" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F586" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G586" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H586" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I586" s="7" t="s">
+        <v>892</v>
+      </c>
+      <c r="J586" s="7" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10" ht="15">
+      <c r="A587" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B587" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C587" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D587" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E587" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F587" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G587" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H587" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I587" s="7" t="s">
+        <v>894</v>
+      </c>
+      <c r="J587" s="7" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" ht="15">
+      <c r="A588" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B588" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C588" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D588" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E588" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F588" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G588" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H588" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I588" s="7" t="s">
+        <v>896</v>
+      </c>
+      <c r="J588" s="7" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" ht="15">
+      <c r="A589" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B589" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C589" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D589" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E589" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F589" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G589" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H589" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I589" s="7" t="s">
+        <v>898</v>
+      </c>
+      <c r="J589" s="7" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" ht="15">
+      <c r="A590" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B590" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C590" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D590" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E590" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F590" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G590" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H590" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I590" s="7" t="s">
+        <v>900</v>
+      </c>
+      <c r="J590" s="7" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" ht="15">
+      <c r="A591" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B591" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C591" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D591" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E591" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F591" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G591" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H591" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I591" s="7" t="s">
+        <v>901</v>
+      </c>
+      <c r="J591" s="7" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" ht="15">
+      <c r="A592" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B592" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C592" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D592" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E592" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F592" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G592" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H592" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I592" s="7" t="s">
+        <v>902</v>
+      </c>
+      <c r="J592" s="7" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="593" spans="1:18" ht="15">
+      <c r="A593" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B593" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C593" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D593" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E593" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F593" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G593" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H593" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I593" s="7" t="s">
+        <v>903</v>
+      </c>
+      <c r="J593" s="7" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="594" spans="1:18" ht="15">
+      <c r="A594" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B594" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C594" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D594" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E594" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F594" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G594" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H594" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I594" s="7" t="s">
+        <v>904</v>
+      </c>
+      <c r="J594" s="7" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="595" spans="1:18" ht="15">
+      <c r="A595" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B595" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C595" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D595" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E595" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F595" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G595" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H595" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I595" s="7" t="s">
+        <v>905</v>
+      </c>
+      <c r="J595" s="7" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="596" spans="1:18" ht="15">
+      <c r="A596" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B596" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C596" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D596" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E596" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F596" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G596" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H596" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I596" s="7" t="s">
+        <v>906</v>
+      </c>
+      <c r="J596" s="7" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="597" spans="1:18" ht="15">
+      <c r="A597" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B597" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C597" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D597" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E597" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F597" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G597" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H597" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I597" s="7" t="s">
+        <v>908</v>
+      </c>
+      <c r="J597" s="7" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="598" spans="1:18" ht="15">
+      <c r="A598" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B598" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C598" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D598" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E598" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F598" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G598" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H598" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I598" s="7" t="s">
+        <v>910</v>
+      </c>
+      <c r="J598" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="K598" s="7"/>
+      <c r="L598" s="7"/>
+      <c r="M598" s="7"/>
+      <c r="N598" s="7"/>
+      <c r="O598" s="7"/>
+      <c r="P598" s="7"/>
+      <c r="Q598" s="7"/>
+      <c r="R598" s="9"/>
+    </row>
+    <row r="599" spans="1:18" ht="15">
+      <c r="A599" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B599" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C599" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D599" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E599" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F599" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G599" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H599" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I599" s="7" t="s">
+        <v>911</v>
+      </c>
+      <c r="J599" s="7" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="600" spans="1:18" ht="15">
+      <c r="A600" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B600" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C600" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D600" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E600" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F600" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G600" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H600" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I600" s="7" t="s">
+        <v>913</v>
+      </c>
+      <c r="J600" s="7" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="601" spans="1:18" ht="15">
+      <c r="A601" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B601" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C601" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D601" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E601" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F601" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G601" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H601" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I601" s="7" t="s">
+        <v>914</v>
+      </c>
+      <c r="J601" s="7" t="s">
+        <v>915</v>
+      </c>
+      <c r="K601" s="7"/>
+      <c r="L601" s="7"/>
+      <c r="M601" s="7"/>
+      <c r="N601" s="7"/>
+      <c r="O601" s="7"/>
+      <c r="P601" s="7"/>
+      <c r="Q601" s="7"/>
+      <c r="R601" s="9"/>
+    </row>
+    <row r="602" spans="1:18" ht="15">
+      <c r="A602" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B602" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C602" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D602" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E602" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F602" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G602" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H602" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I602" s="7" t="s">
+        <v>916</v>
+      </c>
+      <c r="J602" s="7" t="s">
+        <v>917</v>
+      </c>
+      <c r="K602" s="7"/>
+      <c r="L602" s="7"/>
+      <c r="M602" s="7"/>
+      <c r="N602" s="7"/>
+      <c r="O602" s="7"/>
+      <c r="P602" s="7"/>
+      <c r="Q602" s="7"/>
+      <c r="R602" s="9"/>
+    </row>
+    <row r="603" spans="1:18" ht="15">
+      <c r="A603" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B603" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C603" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D603" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E603" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F603" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G603" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H603" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I603" s="7" t="s">
+        <v>918</v>
+      </c>
+      <c r="J603" s="7" t="s">
+        <v>919</v>
+      </c>
+      <c r="K603" s="7"/>
+      <c r="L603" s="7"/>
+      <c r="M603" s="7"/>
+      <c r="N603" s="7"/>
+      <c r="O603" s="7"/>
+      <c r="P603" s="7"/>
+      <c r="Q603" s="7"/>
+      <c r="R603" s="9"/>
+    </row>
+    <row r="604" spans="1:18" ht="15">
+      <c r="A604" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B604" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C604" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D604" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E604" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F604" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G604" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H604" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I604" s="7" t="s">
+        <v>919</v>
+      </c>
+      <c r="J604" s="7" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="605" spans="1:18" ht="15">
+      <c r="A605" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B605" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C605" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D605" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E605" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F605" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G605" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H605" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I605" s="7" t="s">
+        <v>921</v>
+      </c>
+      <c r="J605" s="7" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="606" spans="1:18" ht="15">
+      <c r="A606" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B606" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C606" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D606" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E606" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F606" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G606" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H606" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I606" s="7" t="s">
+        <v>923</v>
+      </c>
+      <c r="J606" s="7" t="s">
+        <v>924</v>
+      </c>
+      <c r="K606" s="7"/>
+      <c r="L606" s="7"/>
+      <c r="M606" s="7"/>
+      <c r="N606" s="7"/>
+      <c r="O606" s="7"/>
+      <c r="P606" s="7"/>
+      <c r="Q606" s="7"/>
+      <c r="R606" s="9"/>
+    </row>
+    <row r="607" spans="1:18" ht="15">
+      <c r="A607" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B607" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C607" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D607" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E607" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F607" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G607" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H607" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I607" s="11" t="s">
+        <v>920</v>
+      </c>
+      <c r="J607" s="11" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="608" spans="1:18" ht="15">
+      <c r="A608" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B608" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C608" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D608" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E608" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F608" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G608" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H608" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I608" s="7" t="s">
+        <v>926</v>
+      </c>
+      <c r="J608" s="7" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" ht="15">
+      <c r="A609" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B609" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C609" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D609" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E609" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F609" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G609" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H609" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I609" s="7" t="s">
+        <v>928</v>
+      </c>
+      <c r="J609" s="7" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" ht="15">
+      <c r="A610" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B610" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C610" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D610" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E610" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F610" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G610" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H610" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I610" s="7" t="s">
+        <v>929</v>
+      </c>
+      <c r="J610" s="7" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10" ht="15">
+      <c r="A611" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B611" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C611" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D611" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E611" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F611" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G611" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H611" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I611" s="7" t="s">
+        <v>930</v>
+      </c>
+      <c r="J611" s="7" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10" ht="15">
+      <c r="A612" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B612" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C612" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D612" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E612" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F612" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G612" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H612" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I612" s="7" t="s">
+        <v>922</v>
+      </c>
+      <c r="J612" s="7" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" ht="15">
+      <c r="A613" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B613" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C613" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D613" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E613" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F613" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G613" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H613" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I613" s="7" t="s">
+        <v>931</v>
+      </c>
+      <c r="J613" s="7" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10" ht="15">
+      <c r="A614" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B614" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C614" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D614" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E614" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F614" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G614" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H614" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I614" s="7" t="s">
+        <v>933</v>
+      </c>
+      <c r="J614" s="7" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10" ht="15">
+      <c r="A615" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B615" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C615" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D615" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E615" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F615" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G615" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H615" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I615" s="7" t="s">
+        <v>934</v>
+      </c>
+      <c r="J615" s="7" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10" ht="15">
+      <c r="A616" s="7">
+        <v>1202524</v>
+      </c>
+      <c r="B616" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C616" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D616" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E616" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F616" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G616" s="7" t="s">
+        <v>636</v>
+      </c>
+      <c r="H616" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I616" s="7" t="s">
+        <v>935</v>
+      </c>
+      <c r="J616" s="7" t="s">
+        <v>936</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:J3"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<IP21ConfigWorkBook xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns="http://www.aspentech.com/ProcessData/ExcelAddIn/IP21ConfigWorkBook">
+  <WorkBookName>Programação TERG.xlsx</WorkBookName>
+  <MappingTemplateName/>
+  <ColumnMaps/>
+  <IP21DatabaseSchema>
+    <SchemaName>@INFOUNIB</SchemaName>
+    <DefinitionRecords/>
+  </IP21DatabaseSchema>
+</IP21ConfigWorkBook>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x0101004AE89471F3814B4188A1E4915B152B23" ma:contentTypeVersion="18" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="59c7a59d17882a0fd5d31ea3c7e176e8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5d367c0d-f7c9-4a43-bbdf-b4215c994106" xmlns:ns3="bf065b75-4e95-49d3-a0ff-416ac5632312" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d67f83196d96e29494ea7b1d8065611a" ns2:_="" ns3:_="">
     <xsd:import namespace="5d367c0d-f7c9-4a43-bbdf-b4215c994106"/>
     <xsd:import namespace="bf065b75-4e95-49d3-a0ff-416ac5632312"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -21809,96 +23302,75 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="5d367c0d-f7c9-4a43-bbdf-b4215c994106">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="bf065b75-4e95-49d3-a0ff-416ac5632312" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</IP21ConfigWorkBook>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E1195BE-88E9-4612-ABBE-BDFD7F2093D5}"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6000117C-EE44-42E0-9028-C25EC3640236}"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DDD29AE-0BBA-4FEC-81FD-5D1D7F1D3462}"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A887BCB1-87A8-4228-A832-6D0F1B901465}"/>
-</file>
-[...6 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6000117C-EE44-42E0-9028-C25EC3640236}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>BKM</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>DANIELE AYUMI SHIMADA</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>